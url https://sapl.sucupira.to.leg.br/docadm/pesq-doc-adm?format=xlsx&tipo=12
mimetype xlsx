--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
-    <t>1.Inexigibilidade de Licitação</t>
+    <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
     <t>Contratação de empresa para o fornecimento de combustível para atender as necessidades da Câmara Municipal de Sucupira/TO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prestação de serviços especializados de Assessoria e Consultoria, além de serviços profissionais de Advocacia, consultiva e contenciosa, no âmbito Administrativo e/ou judicial, objetivando a defesa dos interesses e direitos da pessoa jurídica outorgante.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Contratação de prestação de serviços especializados de Assessoria e Consultoria, e Serviços Profissionais de Advocacia, para a Câmara de Sucupira/TO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
@@ -439,51 +439,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="225.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">