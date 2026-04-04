--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
-    <t>1.Carta Convite</t>
+    <t>Carta Convite</t>
   </si>
   <si>
     <t>Contratação de serviços especializados em Assessoria Contábil para a elaboração de processamento e dados de balancetes mensais, referentes aos meses de janeiro a dezembro e mais 01 (um) balancete anual, os quais serão prestados na sede do Contratante, atendendo a conveniência Administrativa do Poder Legislativo, de interesse da Contratada.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prestação de serviços técnicos profissionais de cessão de uso de sistema de processamento e manutenção de folha de pagamento e controle patrimonial, no período de maio a dezembro de 2018.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Contratação de serviços especializados em Assessoria Contábil, referentes a elaboração e processamento de dados de 12 (doze) balancetes mensais e 01 (um) geral anual, no período de janeiro a dezembro de 2019.</t>
   </si>
 </sst>
 </file>
 