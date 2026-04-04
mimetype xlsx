--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
-    <t>1.Tomada de Preço</t>
+    <t>Tomada de Preço</t>
   </si>
   <si>
     <t>Contratação de Empresa Especializada para Execução de Ampliação da Câmara Municipal de Sucupira/TO, de Acordo as Informações dos Elementos Instrutores e Edital. Contratada: HR Serviços e Negócios para Empresa Eireli, CNPJ nº 28.288.997/0001-46</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de ampliação da Câmara Municipal de Sucupira/TO, de acordo as informações dos elementos instrutores e edital.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>