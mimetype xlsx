--- v0 (2025-12-10)
+++ v1 (2026-04-05)
@@ -54,108 +54,108 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edivaldo</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor prefeito do município de Sucupira-to, para que realize em caráter de urgência dedetização da zona urbana de Sucupira-to, com a finalidade de combater a pragas e insetos. (Votação: Aprovado)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Willas Dantas</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>requer ao senhor prefeito do município de Sucupira-to, para reforça o requerimento N° 002/2023, que solicitou estudo de viabilidade com a finalidade de instalar iluminação no cemitério municipal; bem como no ato a instalação da cruz mestra. (Votação: Aprovado)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ione</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, a ampliação da estrutura da garagem Municipal, para fins de guarnecer os veículos e equipamentos municipais.(Votação: aprovado)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lili</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, a construção dos banheiros no estádio carneirão.(Votação: aprovado)</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, a instalação do sistema de monitoramento na entrada e saída do Município de Sucupira-TO. (votação: aprovado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -462,68 +462,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>