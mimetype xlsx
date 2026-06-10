--- v1 (2026-04-05)
+++ v2 (2026-06-10)
@@ -10,83 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/105/pr_2024-001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização monetária dos subsídios dos vereadores, fixados pela Lei nº 25, de 12 de dezembro de 2008, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
     <t>67</t>
-  </si>
-[...4 lines deleted...]
-    <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edivaldo</t>
   </si>
   <si>
     <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor prefeito do município de Sucupira-to, para que realize em caráter de urgência dedetização da zona urbana de Sucupira-to, com a finalidade de combater a pragas e insetos. (Votação: Aprovado)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Willas Dantas</t>
   </si>
@@ -462,67 +480,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/105/pr_2024-001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n._001_-_2024_dedetizacao_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n._002_-_2024_cruz_mestra_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n._003_-_2024_ampliacao_da_garagem_municipal_de_sucupira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_n._004_-_2024_ana_lucia_alves_ribeiro27052024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento_n._006_-_2024_solicita_sistemas_de_monitoramento_sucupira11092024_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -543,153 +561,180 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>