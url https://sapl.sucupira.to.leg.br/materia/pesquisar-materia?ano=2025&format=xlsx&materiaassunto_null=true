--- v0 (2025-12-10)
+++ v1 (2026-04-04)
@@ -54,318 +54,318 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professora Ana Maria</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que realize em caráter de urgência a pintura da Pré Escola Doce Lar com desenhos e tons infantis, e a aquisição de ampliação para instalação de parquinho. (Aprovado)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito que realize em caráter de urgência a instalação da Cruz Mestre e a construção de espaço fúnebre no Cemitério Municipal.( Aprovada)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jeremias Pinto</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da Câmara o envio do requerimento de indicação ao prefeito, para alteração do nome do prédio da prefeitura.(Aprovada)</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio do requerimento de indicação ao prefeito, para denominação do nome do prédio da feira coberta.(Aprovada)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio do requerimento ao prefeito , para denominação do prédio do centro poliesportivo .(Aprovada)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dionis Teles</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio da indicação ao prefeito, solicitando a instalação de letreiros como slogan "EU AMO SUCUPIRA". (Aprovada)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lili</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/</t>
+    <t>http://sapl.sucupira.to.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio da indicação ao prefeito, para reforçar o requerimento 001/2022 e 004/2024. (Aprovada)</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer a presidente o envio da indicação ao prefeito, para realização de reforma geral da Quadra Municipal José Rainha Ribeiro. (Aprovada)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Hyslla Marianna</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Requer a presidente o envio da indicação ao prefeito, para a realização da reforma geral , e ampliação do prédio público cedido a ADAPEC. (Aprovada)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Requer a presidente o envio de indicação ao prefeito , para que seja concedida a gratificação por insalubridade, bem como, fornecimento de EPIs aos Garis vinculados a prefeitura. (Aprovada)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Silvia Dantas</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação ao prefeito, para que seja realizado estudo e execução de castração de animais de rua</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação ao prefeito, para que seja instaladas câmeras na entrada e saída do município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação ao prefeito, solicitando a revitalização e disponibilização de banheiros públicos.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação ao secretário de educação, para que sejam implementadas aulas de balé e música como forma de conteúdo extracurricular.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação a secretária de saúde, para que seja contratada neuropsicóloga para integrar equipe do Sistema Municipal de Saúde.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara o envio de indicação ao prefeito, para que dê destinação ao prédio público localizado na entrada central do município para instalação da casa do artesanato municipal.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Requer a senhora presidente, o envio de indicação ao prefeito, para que seja alocado tambores para depósito de lixo e substituir os que se encontram avariados.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Requer a senhora presidente, o envio de indicação ao prefeito, para que sejam instaladas lombadas na avenida principal, e nas vias das Escolas Municipais.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf</t>
   </si>
   <si>
     <t>Requer a senhora presidente o envio de indicação ao secretário da educação, para que substitua a sirene convencional para sons compatíveis às crianças com TEA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf</t>
   </si>
   <si>
     <t>Requer a senhora presidente o envio de indicação ao prefeito, para que seja realizado estudo de viabilidade de celebração de convênio com Instituto de Assistência dos Servidores Municipais de Gurupi (IPASGU) para atender aos interesses dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara, o envio de indicação ao prefeito e secretária de saúde, para que seja implementado grupo de atendimento para pessoaas com TEA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf</t>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf</t>
   </si>
   <si>
     <t>Requer a presidente o envio de indicação ao prefeito e secretário de educação, para que seja providenciada melhoria infra estrutura da Pré-Escola Doce Lar, construção de um piso no pátio da referida instituição.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cria a galeria Lilás no âmbito do poder legislativo do município de Sucupira-TO, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -684,68 +684,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sucupira.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>