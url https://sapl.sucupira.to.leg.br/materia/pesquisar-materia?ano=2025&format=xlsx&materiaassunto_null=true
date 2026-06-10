--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="117">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -327,60 +327,84 @@
   <si>
     <t>93</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf</t>
   </si>
   <si>
     <t>Requer a presidente da câmara, o envio de indicação ao prefeito e secretária de saúde, para que seja implementado grupo de atendimento para pessoaas com TEA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf</t>
   </si>
   <si>
     <t>Requer a presidente o envio de indicação ao prefeito e secretário de educação, para que seja providenciada melhoria infra estrutura da Pré-Escola Doce Lar, construção de um piso no pátio da referida instituição.</t>
   </si>
   <si>
-    <t>88</t>
+    <t>106</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Cria a galeria Lilás no âmbito do poder legislativo do município de Sucupira-TO, e dá outras providências.</t>
+    <t>Mesa Diretora da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/106/pr_2025-001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo Municipal a celebrar convênio com instituições bancárias para obtenção de empréstimos consignados aos servidores e vereadores da Câmara Municipal de Sucupira/TO. (Aprovado).</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/107/pr_2025-002.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Galeria Lilás no âmbito do Poder Legislativo do Município de Sucupira/TO, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/108/pr_2025-003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de bem móvel do patrimônio da Câmara Municipal de Sucupira/TO, e autoriza o Poder Legislativo a efetuar a doação ao Município de Sucupira/TO. (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -684,67 +708,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_001-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_002-2025_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_o_003-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao__no_004-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no__005-2025_jeremias_pinto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no__006-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_no_008-2025__ana_lucia_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_no_009-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_0010-2025_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_012-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n013-2025_vereadora_silvia_dantas_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_014-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_015-2025_vereadora_hyslla_mariana_coelho_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_016-2025_vereador_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n017-2025_vereadora_ana_maria_de_souza_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_18_-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_019-2025_dionis_teles_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no023-2025_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no024-2025_silvia_dantas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_de_indicacao_025_-_2025_solicita_grupo_atendimento_ao_tea.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_n._026_-_205_construcao_do_piso_da_pre_-_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/106/pr_2025-001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/107/pr_2025-002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sucupira.to.leg.br/media/sapl/public/materialegislativa/2025/108/pr_2025-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1311,93 +1335,147 @@
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>106</v>
       </c>
       <c r="E24" t="s">
         <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
         <v>108</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>